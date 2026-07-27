--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -6,193 +6,310 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="data" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="174">
   <si>
     <t>Søknadsnummer</t>
   </si>
   <si>
     <t>Søknadstype</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Tittel</t>
   </si>
   <si>
     <t>Søkers navn</t>
   </si>
   <si>
     <t>Organisasjonsnummer</t>
   </si>
   <si>
     <t>Innsendt</t>
   </si>
   <si>
     <t>Trukket</t>
   </si>
   <si>
     <t>Fylke</t>
   </si>
   <si>
     <t>Kommune</t>
   </si>
   <si>
     <t>Produksjonsområde</t>
   </si>
   <si>
     <t>Lokalitetsnummer</t>
   </si>
   <si>
     <t>Lokalitet</t>
   </si>
   <si>
     <t>Art</t>
   </si>
   <si>
     <t>Breddegrad</t>
   </si>
   <si>
     <t>Lengdegrad</t>
   </si>
   <si>
+    <t>SP-2026-002536</t>
+  </si>
+  <si>
+    <t>Samlokaliseringssøknad</t>
+  </si>
+  <si>
+    <t>Under behandling</t>
+  </si>
+  <si>
+    <t>Grytøyraholmen</t>
+  </si>
+  <si>
+    <t>Flokenes Fiskefarm AS</t>
+  </si>
+  <si>
+    <t>931887750</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Vestland</t>
+  </si>
+  <si>
+    <t>Fjaler</t>
+  </si>
+  <si>
+    <t>Nordhordland til Stadt</t>
+  </si>
+  <si>
+    <t>33597</t>
+  </si>
+  <si>
+    <t>GRYTØYRAHOLMEN</t>
+  </si>
+  <si>
+    <t>Laks, Ørret, Regnbueørret</t>
+  </si>
+  <si>
+    <t>61.292782999999986</t>
+  </si>
+  <si>
+    <t>5.014116999999999</t>
+  </si>
+  <si>
+    <t>SP-2026-002532</t>
+  </si>
+  <si>
+    <t>Endring av lokalitet</t>
+  </si>
+  <si>
+    <t>Rundreimstranda</t>
+  </si>
+  <si>
+    <t>Mowi Seawater Norway AS</t>
+  </si>
+  <si>
+    <t>921668236</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>Stad</t>
+  </si>
+  <si>
+    <t>13612</t>
+  </si>
+  <si>
+    <t>RUNDREIMSTRANDA</t>
+  </si>
+  <si>
+    <t>62.010227902999986</t>
+  </si>
+  <si>
+    <t>5.330246486000021</t>
+  </si>
+  <si>
     <t>SP-2026-002503</t>
   </si>
   <si>
-    <t>Samlokaliseringssøknad</t>
-[...4 lines deleted...]
-  <si>
     <t>Storeneset</t>
   </si>
   <si>
     <t>Blom Fiskeoppdrett AS</t>
   </si>
   <si>
     <t>840215512</t>
   </si>
   <si>
     <t>2026-05-19</t>
   </si>
   <si>
-    <t/>
-[...4 lines deleted...]
-  <si>
     <t>Gulen</t>
   </si>
   <si>
-    <t>Nordhordland til Stadt</t>
-[...1 lines deleted...]
-  <si>
     <t>11700</t>
   </si>
   <si>
     <t>STORENESET</t>
   </si>
   <si>
-    <t>Laks, Ørret, Regnbueørret</t>
-[...1 lines deleted...]
-  <si>
     <t>60.87635</t>
   </si>
   <si>
     <t>5.028367000000003</t>
   </si>
   <si>
+    <t>SP-2026-002500</t>
+  </si>
+  <si>
+    <t>Endring av flåte eller forankring</t>
+  </si>
+  <si>
+    <t>Duesund</t>
+  </si>
+  <si>
+    <t>Engesund Fiskeoppdrett AS</t>
+  </si>
+  <si>
+    <t>923070591</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>Masfjorden</t>
+  </si>
+  <si>
+    <t>11644</t>
+  </si>
+  <si>
+    <t>DUESUND</t>
+  </si>
+  <si>
+    <t>60.80777235099998</t>
+  </si>
+  <si>
+    <t>5.2946557839999855</t>
+  </si>
+  <si>
+    <t>SP-2026-002490</t>
+  </si>
+  <si>
+    <t>Jibbersholmane</t>
+  </si>
+  <si>
+    <t>Lingalaks AS</t>
+  </si>
+  <si>
+    <t>960900626</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>Alver</t>
+  </si>
+  <si>
+    <t>11665</t>
+  </si>
+  <si>
+    <t>JIBBERSHOLMANE</t>
+  </si>
+  <si>
+    <t>60.75238839999997</t>
+  </si>
+  <si>
+    <t>4.884572102999982</t>
+  </si>
+  <si>
     <t>SP-2026-002480</t>
   </si>
   <si>
-    <t>Endring av lokalitet</t>
-[...1 lines deleted...]
-  <si>
     <t>Bleket</t>
   </si>
   <si>
     <t>Langøylaks AS</t>
   </si>
   <si>
     <t>829512572</t>
   </si>
   <si>
     <t>2026-03-27</t>
   </si>
   <si>
     <t>Kinn</t>
   </si>
   <si>
     <t>45072</t>
   </si>
   <si>
     <t>BLEKET</t>
   </si>
   <si>
     <t>61.91166700000002</t>
   </si>
   <si>
     <t>5.092217000000005</t>
   </si>
   <si>
     <t>SP-2026-002475</t>
   </si>
   <si>
     <t>Grunneneset</t>
   </si>
   <si>
-    <t>Mowi Seawater Norway AS</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-03-23</t>
   </si>
   <si>
     <t>Bremanger</t>
   </si>
   <si>
     <t>17177</t>
   </si>
   <si>
     <t>GRUNNENESET</t>
   </si>
   <si>
     <t>61.89543033899997</t>
   </si>
   <si>
     <t>5.346054820000006</t>
   </si>
   <si>
     <t>SP-2026-002473</t>
   </si>
   <si>
     <t>Juvika B</t>
   </si>
   <si>
     <t>2026-03-20</t>
@@ -344,78 +461,78 @@
   <si>
     <t>MÅREN</t>
   </si>
   <si>
     <t>61.15266700000001</t>
   </si>
   <si>
     <t>6.11669999999998</t>
   </si>
   <si>
     <t>SP-2024-001071</t>
   </si>
   <si>
     <t>Steinvik Fiskefarm AS</t>
   </si>
   <si>
     <t>958123701</t>
   </si>
   <si>
     <t>2024-04-15</t>
   </si>
   <si>
     <t>SP-2023-000650</t>
   </si>
   <si>
+    <t>Ferdigbehandlet</t>
+  </si>
+  <si>
     <t>Silda</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>39577</t>
   </si>
   <si>
     <t>SILDA</t>
   </si>
   <si>
     <t>62.01646699999998</t>
   </si>
   <si>
     <t>5.21165000000002</t>
   </si>
   <si>
     <t>SP-2023-000310</t>
   </si>
   <si>
     <t>Ospeneset</t>
   </si>
   <si>
     <t>2023-07-17</t>
-  </si>
-[...1 lines deleted...]
-    <t>Alver</t>
   </si>
   <si>
     <t>19655</t>
   </si>
   <si>
     <t>OSPENESET</t>
   </si>
   <si>
     <t>60.74686700000001</t>
   </si>
   <si>
     <t>5.268483000000003</t>
   </si>
   <si>
     <t>SP-2023-000124</t>
   </si>
   <si>
     <t>Austneståa</t>
   </si>
   <si>
     <t>Svanøy Havbruk AS</t>
   </si>
   <si>
     <t>988718181</t>
   </si>
@@ -458,51 +575,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -619,637 +736,837 @@
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>39</v>
       </c>
       <c r="M3" t="s">
         <v>40</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3" t="s">
         <v>41</v>
       </c>
       <c r="P3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>45</v>
       </c>
       <c r="F4" t="s">
         <v>46</v>
       </c>
       <c r="G4" t="s">
         <v>47</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>48</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>49</v>
       </c>
       <c r="M4" t="s">
         <v>50</v>
       </c>
       <c r="N4" t="s">
         <v>29</v>
       </c>
       <c r="O4" t="s">
         <v>51</v>
       </c>
       <c r="P4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>53</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E5" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="F5" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="G5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M5" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N5" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="O5" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P5" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E6" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F6" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G6" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="H6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M6" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N6" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="O6" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="P6" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="E7" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="F7" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="G7" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="H7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="M7" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="N7" t="s">
         <v>29</v>
       </c>
       <c r="O7" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P7" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="E8" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="G8" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="H8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="M8" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="N8" t="s">
         <v>29</v>
       </c>
       <c r="O8" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="P8" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="E9" t="s">
-        <v>84</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="G9" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="H9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>87</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="M9" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="N9" t="s">
         <v>29</v>
       </c>
       <c r="O9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="P9" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="E10" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="F10" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G10" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="H10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
         <v>24</v>
       </c>
       <c r="J10" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="M10" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="N10" t="s">
         <v>29</v>
       </c>
       <c r="O10" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="P10" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>110</v>
       </c>
       <c r="D11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G11" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="H11" t="s">
         <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>24</v>
       </c>
       <c r="J11" t="s">
-        <v>65</v>
+        <v>104</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N11" t="s">
         <v>29</v>
       </c>
       <c r="O11" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="P11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B12" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="E12" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F12" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="G12" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="H12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="M12" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="N12" t="s">
         <v>29</v>
       </c>
       <c r="O12" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="P12" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>123</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="G13" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="H13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
-        <v>38</v>
+        <v>126</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="M13" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="N13" t="s">
         <v>29</v>
       </c>
       <c r="O13" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="P13" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="E14" t="s">
-        <v>75</v>
+        <v>123</v>
       </c>
       <c r="F14" t="s">
-        <v>76</v>
+        <v>124</v>
       </c>
       <c r="G14" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>24</v>
       </c>
       <c r="J14" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="M14" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="N14" t="s">
         <v>29</v>
       </c>
       <c r="O14" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="P14" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="E15" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="F15" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="G15" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="H15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="M15" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="N15" t="s">
         <v>29</v>
       </c>
       <c r="O15" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="P15" t="s">
-        <v>134</v>
+        <v>145</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>146</v>
+      </c>
+      <c r="B16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" t="s">
+        <v>138</v>
+      </c>
+      <c r="E16" t="s">
+        <v>147</v>
+      </c>
+      <c r="F16" t="s">
+        <v>148</v>
+      </c>
+      <c r="G16" t="s">
+        <v>149</v>
+      </c>
+      <c r="H16" t="s">
+        <v>23</v>
+      </c>
+      <c r="I16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J16" t="s">
+        <v>104</v>
+      </c>
+      <c r="K16" t="s">
+        <v>26</v>
+      </c>
+      <c r="L16" t="s">
+        <v>142</v>
+      </c>
+      <c r="M16" t="s">
+        <v>143</v>
+      </c>
+      <c r="N16" t="s">
+        <v>29</v>
+      </c>
+      <c r="O16" t="s">
+        <v>144</v>
+      </c>
+      <c r="P16" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>150</v>
+      </c>
+      <c r="B17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" t="s">
+        <v>151</v>
+      </c>
+      <c r="D17" t="s">
+        <v>152</v>
+      </c>
+      <c r="E17" t="s">
+        <v>45</v>
+      </c>
+      <c r="F17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G17" t="s">
+        <v>153</v>
+      </c>
+      <c r="H17" t="s">
+        <v>23</v>
+      </c>
+      <c r="I17" t="s">
+        <v>24</v>
+      </c>
+      <c r="J17" t="s">
+        <v>79</v>
+      </c>
+      <c r="K17" t="s">
+        <v>26</v>
+      </c>
+      <c r="L17" t="s">
+        <v>154</v>
+      </c>
+      <c r="M17" t="s">
+        <v>155</v>
+      </c>
+      <c r="N17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O17" t="s">
+        <v>156</v>
+      </c>
+      <c r="P17" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>158</v>
+      </c>
+      <c r="B18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" t="s">
+        <v>159</v>
+      </c>
+      <c r="E18" t="s">
+        <v>114</v>
+      </c>
+      <c r="F18" t="s">
+        <v>115</v>
+      </c>
+      <c r="G18" t="s">
+        <v>160</v>
+      </c>
+      <c r="H18" t="s">
+        <v>23</v>
+      </c>
+      <c r="I18" t="s">
+        <v>24</v>
+      </c>
+      <c r="J18" t="s">
+        <v>69</v>
+      </c>
+      <c r="K18" t="s">
+        <v>26</v>
+      </c>
+      <c r="L18" t="s">
+        <v>161</v>
+      </c>
+      <c r="M18" t="s">
+        <v>162</v>
+      </c>
+      <c r="N18" t="s">
+        <v>29</v>
+      </c>
+      <c r="O18" t="s">
+        <v>163</v>
+      </c>
+      <c r="P18" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>165</v>
+      </c>
+      <c r="B19" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" t="s">
+        <v>110</v>
+      </c>
+      <c r="D19" t="s">
+        <v>166</v>
+      </c>
+      <c r="E19" t="s">
+        <v>167</v>
+      </c>
+      <c r="F19" t="s">
+        <v>168</v>
+      </c>
+      <c r="G19" t="s">
+        <v>169</v>
+      </c>
+      <c r="H19" t="s">
+        <v>23</v>
+      </c>
+      <c r="I19" t="s">
+        <v>24</v>
+      </c>
+      <c r="J19" t="s">
+        <v>79</v>
+      </c>
+      <c r="K19" t="s">
+        <v>26</v>
+      </c>
+      <c r="L19" t="s">
+        <v>170</v>
+      </c>
+      <c r="M19" t="s">
+        <v>171</v>
+      </c>
+      <c r="N19" t="s">
+        <v>29</v>
+      </c>
+      <c r="O19" t="s">
+        <v>172</v>
+      </c>
+      <c r="P19" t="s">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>