--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -6,140 +6,248 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="data" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="116">
   <si>
     <t>Søknadsnummer</t>
   </si>
   <si>
     <t>Søknadstype</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Tittel</t>
   </si>
   <si>
     <t>Søkers navn</t>
   </si>
   <si>
     <t>Organisasjonsnummer</t>
   </si>
   <si>
     <t>Innsendt</t>
   </si>
   <si>
     <t>Trukket</t>
   </si>
   <si>
     <t>Fylke</t>
   </si>
   <si>
     <t>Kommune</t>
   </si>
   <si>
     <t>Produksjonsområde</t>
   </si>
   <si>
     <t>Lokalitetsnummer</t>
   </si>
   <si>
     <t>Lokalitet</t>
   </si>
   <si>
     <t>Art</t>
   </si>
   <si>
     <t>Breddegrad</t>
   </si>
   <si>
     <t>Lengdegrad</t>
   </si>
   <si>
+    <t>SP-2026-002622</t>
+  </si>
+  <si>
+    <t>Samlokaliseringssøknad</t>
+  </si>
+  <si>
+    <t>Under behandling</t>
+  </si>
+  <si>
+    <t>Djupevik</t>
+  </si>
+  <si>
+    <t>Lingalaks AS</t>
+  </si>
+  <si>
+    <t>960900626</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Vestland</t>
+  </si>
+  <si>
+    <t>Kvam</t>
+  </si>
+  <si>
+    <t>Karmøy til Sotra</t>
+  </si>
+  <si>
+    <t>10338</t>
+  </si>
+  <si>
+    <t>DJUPEVIK</t>
+  </si>
+  <si>
+    <t>Laks, Ørret, Regnbueørret</t>
+  </si>
+  <si>
+    <t>60.406717000000015</t>
+  </si>
+  <si>
+    <t>6.356249999999989</t>
+  </si>
+  <si>
+    <t>SP-2026-002621</t>
+  </si>
+  <si>
+    <t>Tveitnes</t>
+  </si>
+  <si>
+    <t>30717</t>
+  </si>
+  <si>
+    <t>TVEITNES</t>
+  </si>
+  <si>
+    <t>60.41365000000002</t>
+  </si>
+  <si>
+    <t>6.401200000000017</t>
+  </si>
+  <si>
+    <t>SP-2026-002620</t>
+  </si>
+  <si>
+    <t>SP-2026-002618</t>
+  </si>
+  <si>
+    <t>SP-2026-002583</t>
+  </si>
+  <si>
+    <t>Endring av lokalitet</t>
+  </si>
+  <si>
+    <t>Gjerdeviksflua</t>
+  </si>
+  <si>
+    <t>Bolaks Sjø AS</t>
+  </si>
+  <si>
+    <t>929068300</t>
+  </si>
+  <si>
+    <t>Bjørnafjorden</t>
+  </si>
+  <si>
+    <t>10324</t>
+  </si>
+  <si>
+    <t>GJERDEVIKSFLUA</t>
+  </si>
+  <si>
+    <t>60.221857231</t>
+  </si>
+  <si>
+    <t>5.6372935510000275</t>
+  </si>
+  <si>
+    <t>SP-2026-002575</t>
+  </si>
+  <si>
+    <t>Ferdigbehandlet</t>
+  </si>
+  <si>
+    <t>Drøno</t>
+  </si>
+  <si>
+    <t>Troland Lakseoppdrett AS</t>
+  </si>
+  <si>
+    <t>956876354</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>Austevoll</t>
+  </si>
+  <si>
+    <t>35497</t>
+  </si>
+  <si>
+    <t>DRØNO</t>
+  </si>
+  <si>
+    <t>60.08076699999998</t>
+  </si>
+  <si>
+    <t>5.192032999999981</t>
+  </si>
+  <si>
     <t>SP-2026-002511</t>
   </si>
   <si>
-    <t>Endring av lokalitet</t>
-[...4 lines deleted...]
-  <si>
     <t>Fusavika</t>
   </si>
   <si>
-    <t>Bolaks Sjø AS</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-21</t>
   </si>
   <si>
-    <t/>
-[...10 lines deleted...]
-  <si>
     <t>13058</t>
   </si>
   <si>
     <t>FUSAVIKA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Laks, Ørret, Regnbueørret</t>
   </si>
   <si>
     <t>60.209732040999995</t>
   </si>
   <si>
     <t>5.614571425000008</t>
   </si>
   <si>
     <t>SP-2026-002487</t>
   </si>
   <si>
     <t>Djupestallen</t>
   </si>
   <si>
     <t>Lerøy Vest Sjø AS</t>
   </si>
   <si>
     <t>930185698</t>
   </si>
   <si>
     <t>2026-04-10</t>
   </si>
   <si>
     <t>Tysnes</t>
   </si>
@@ -293,51 +401,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:P7"/>
+  <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -413,278 +521,578 @@
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>33</v>
       </c>
       <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" t="s">
         <v>34</v>
       </c>
-      <c r="F3" t="s">
+      <c r="M3" t="s">
         <v>35</v>
       </c>
-      <c r="G3" t="s">
+      <c r="N3" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="H3" t="s">
-[...5 lines deleted...]
-      <c r="J3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="E4" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" t="s">
         <v>37</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="M5" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="N5" t="s">
         <v>29</v>
       </c>
       <c r="O5" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="P5" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="F6" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="G6" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="M6" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>29</v>
       </c>
       <c r="O6" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="P6" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H7" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" t="s">
+        <v>24</v>
+      </c>
+      <c r="J7" t="s">
+        <v>56</v>
+      </c>
+      <c r="K7" t="s">
+        <v>26</v>
+      </c>
+      <c r="L7" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" t="s">
+        <v>58</v>
+      </c>
+      <c r="N7" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" t="s">
+        <v>44</v>
+      </c>
+      <c r="G8" t="s">
+        <v>63</v>
+      </c>
+      <c r="H8" t="s">
+        <v>23</v>
+      </c>
+      <c r="I8" t="s">
+        <v>24</v>
+      </c>
+      <c r="J8" t="s">
+        <v>45</v>
+      </c>
+      <c r="K8" t="s">
+        <v>26</v>
+      </c>
+      <c r="L8" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" t="s">
+        <v>65</v>
+      </c>
+      <c r="N8" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" t="s">
+        <v>70</v>
+      </c>
+      <c r="F9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G9" t="s">
         <v>72</v>
       </c>
-      <c r="E7" t="s">
+      <c r="H9" t="s">
+        <v>23</v>
+      </c>
+      <c r="I9" t="s">
+        <v>24</v>
+      </c>
+      <c r="J9" t="s">
         <v>73</v>
       </c>
-      <c r="F7" t="s">
+      <c r="K9" t="s">
+        <v>26</v>
+      </c>
+      <c r="L9" t="s">
         <v>74</v>
       </c>
-      <c r="G7" t="s">
+      <c r="M9" t="s">
         <v>75</v>
       </c>
-      <c r="H7" t="s">
-[...11 lines deleted...]
-      <c r="L7" t="s">
+      <c r="N9" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" t="s">
         <v>76</v>
       </c>
-      <c r="M7" t="s">
+      <c r="P9" t="s">
         <v>77</v>
       </c>
-      <c r="N7" t="s">
-[...2 lines deleted...]
-      <c r="O7" t="s">
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
         <v>78</v>
       </c>
-      <c r="P7" t="s">
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" t="s">
         <v>79</v>
+      </c>
+      <c r="E10" t="s">
+        <v>80</v>
+      </c>
+      <c r="F10" t="s">
+        <v>81</v>
+      </c>
+      <c r="G10" t="s">
+        <v>82</v>
+      </c>
+      <c r="H10" t="s">
+        <v>23</v>
+      </c>
+      <c r="I10" t="s">
+        <v>24</v>
+      </c>
+      <c r="J10" t="s">
+        <v>73</v>
+      </c>
+      <c r="K10" t="s">
+        <v>26</v>
+      </c>
+      <c r="L10" t="s">
+        <v>83</v>
+      </c>
+      <c r="M10" t="s">
+        <v>84</v>
+      </c>
+      <c r="N10" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" t="s">
+        <v>85</v>
+      </c>
+      <c r="P10" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" t="s">
+        <v>88</v>
+      </c>
+      <c r="E11" t="s">
+        <v>89</v>
+      </c>
+      <c r="F11" t="s">
+        <v>90</v>
+      </c>
+      <c r="G11" t="s">
+        <v>91</v>
+      </c>
+      <c r="H11" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" t="s">
+        <v>24</v>
+      </c>
+      <c r="J11" t="s">
+        <v>92</v>
+      </c>
+      <c r="K11" t="s">
+        <v>26</v>
+      </c>
+      <c r="L11" t="s">
+        <v>93</v>
+      </c>
+      <c r="M11" t="s">
+        <v>94</v>
+      </c>
+      <c r="N11" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" t="s">
+        <v>95</v>
+      </c>
+      <c r="P11" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>97</v>
+      </c>
+      <c r="B12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>98</v>
+      </c>
+      <c r="E12" t="s">
+        <v>99</v>
+      </c>
+      <c r="F12" t="s">
+        <v>100</v>
+      </c>
+      <c r="G12" t="s">
+        <v>101</v>
+      </c>
+      <c r="H12" t="s">
+        <v>23</v>
+      </c>
+      <c r="I12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J12" t="s">
+        <v>102</v>
+      </c>
+      <c r="K12" t="s">
+        <v>26</v>
+      </c>
+      <c r="L12" t="s">
+        <v>103</v>
+      </c>
+      <c r="M12" t="s">
+        <v>104</v>
+      </c>
+      <c r="N12" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" t="s">
+        <v>105</v>
+      </c>
+      <c r="P12" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>107</v>
+      </c>
+      <c r="B13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
+        <v>108</v>
+      </c>
+      <c r="E13" t="s">
+        <v>109</v>
+      </c>
+      <c r="F13" t="s">
+        <v>110</v>
+      </c>
+      <c r="G13" t="s">
+        <v>111</v>
+      </c>
+      <c r="H13" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" t="s">
+        <v>24</v>
+      </c>
+      <c r="J13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K13" t="s">
+        <v>26</v>
+      </c>
+      <c r="L13" t="s">
+        <v>112</v>
+      </c>
+      <c r="M13" t="s">
+        <v>113</v>
+      </c>
+      <c r="N13" t="s">
+        <v>29</v>
+      </c>
+      <c r="O13" t="s">
+        <v>114</v>
+      </c>
+      <c r="P13" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>