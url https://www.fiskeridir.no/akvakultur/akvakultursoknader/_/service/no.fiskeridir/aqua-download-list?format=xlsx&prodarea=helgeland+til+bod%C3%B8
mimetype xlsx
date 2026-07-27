--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -6,316 +6,523 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="data" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="464" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="672" uniqueCount="331">
   <si>
     <t>Søknadsnummer</t>
   </si>
   <si>
     <t>Søknadstype</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Tittel</t>
   </si>
   <si>
     <t>Søkers navn</t>
   </si>
   <si>
     <t>Organisasjonsnummer</t>
   </si>
   <si>
     <t>Innsendt</t>
   </si>
   <si>
     <t>Trukket</t>
   </si>
   <si>
     <t>Fylke</t>
   </si>
   <si>
     <t>Kommune</t>
   </si>
   <si>
     <t>Produksjonsområde</t>
   </si>
   <si>
     <t>Lokalitetsnummer</t>
   </si>
   <si>
     <t>Lokalitet</t>
   </si>
   <si>
     <t>Art</t>
   </si>
   <si>
     <t>Breddegrad</t>
   </si>
   <si>
     <t>Lengdegrad</t>
   </si>
   <si>
+    <t>SP-2026-002645</t>
+  </si>
+  <si>
+    <t>Endring av lokalitet</t>
+  </si>
+  <si>
+    <t>Under behandling</t>
+  </si>
+  <si>
+    <t>Lian</t>
+  </si>
+  <si>
+    <t>Mowi Seawater Norway AS</t>
+  </si>
+  <si>
+    <t>921668236</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Nordland</t>
+  </si>
+  <si>
+    <t>Rødøy</t>
+  </si>
+  <si>
+    <t>Helgeland til Bodø</t>
+  </si>
+  <si>
+    <t>35977</t>
+  </si>
+  <si>
+    <t>LIAN</t>
+  </si>
+  <si>
+    <t>Laks, Ørret, Regnbueørret</t>
+  </si>
+  <si>
+    <t>66.557496421</t>
+  </si>
+  <si>
+    <t>13.524458669000012</t>
+  </si>
+  <si>
+    <t>SP-2026-002642</t>
+  </si>
+  <si>
+    <t>Samlokaliseringssøknad</t>
+  </si>
+  <si>
+    <t>Slønga</t>
+  </si>
+  <si>
+    <t>Lovundlaks Sjø AS</t>
+  </si>
+  <si>
+    <t>929601610</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>Lurøy</t>
+  </si>
+  <si>
+    <t>45231</t>
+  </si>
+  <si>
+    <t>SLØNGA</t>
+  </si>
+  <si>
+    <t>66.55033300000002</t>
+  </si>
+  <si>
+    <t>12.575617000000022</t>
+  </si>
+  <si>
+    <t>SP-2026-002639</t>
+  </si>
+  <si>
+    <t>Mangvardan</t>
+  </si>
+  <si>
+    <t>45241</t>
+  </si>
+  <si>
+    <t>MANGVARDAN</t>
+  </si>
+  <si>
+    <t>66.31736699999999</t>
+  </si>
+  <si>
+    <t>12.667550000000006</t>
+  </si>
+  <si>
+    <t>SP-2026-002633</t>
+  </si>
+  <si>
+    <t>Store Bukkøy N</t>
+  </si>
+  <si>
+    <t>Lovundlaks Visning AS</t>
+  </si>
+  <si>
+    <t>929596390</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>10974</t>
+  </si>
+  <si>
+    <t>STORE BUKKØY N</t>
+  </si>
+  <si>
+    <t>66.40071699999999</t>
+  </si>
+  <si>
+    <t>12.411699999999996</t>
+  </si>
+  <si>
+    <t>SP-2026-002632</t>
+  </si>
+  <si>
+    <t>Måvær</t>
+  </si>
+  <si>
+    <t>38517</t>
+  </si>
+  <si>
+    <t>MÅVÆR</t>
+  </si>
+  <si>
+    <t>66.47611699999999</t>
+  </si>
+  <si>
+    <t>12.735749999999996</t>
+  </si>
+  <si>
+    <t>SP-2026-002631</t>
+  </si>
+  <si>
+    <t>Vardskjæret S</t>
+  </si>
+  <si>
+    <t>36337</t>
+  </si>
+  <si>
+    <t>VARDSKJÆRET S</t>
+  </si>
+  <si>
+    <t>66.35026699999997</t>
+  </si>
+  <si>
+    <t>12.469867000000022</t>
+  </si>
+  <si>
+    <t>SP-2026-002582</t>
+  </si>
+  <si>
+    <t>Kjølvika i</t>
+  </si>
+  <si>
+    <t>Organic Seafarm AS</t>
+  </si>
+  <si>
+    <t>996198944</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>Gildeskål</t>
+  </si>
+  <si>
+    <t>45037</t>
+  </si>
+  <si>
+    <t>Kjølvika I</t>
+  </si>
+  <si>
+    <t>67.17496699999998</t>
+  </si>
+  <si>
+    <t>14.290099999999995</t>
+  </si>
+  <si>
+    <t>SP-2026-002577</t>
+  </si>
+  <si>
+    <t>Hestvik</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>45080</t>
+  </si>
+  <si>
+    <t>HESTVIK</t>
+  </si>
+  <si>
+    <t>66.58214506799999</t>
+  </si>
+  <si>
+    <t>13.206577399000025</t>
+  </si>
+  <si>
     <t>SP-2026-002528</t>
   </si>
   <si>
-    <t>Endring av lokalitet</t>
-[...4 lines deleted...]
-  <si>
     <t>Brattholmen</t>
   </si>
   <si>
-    <t>Mowi Seawater Norway AS</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-06-09</t>
   </si>
   <si>
-    <t/>
-[...4 lines deleted...]
-  <si>
     <t>Alstahaug</t>
   </si>
   <si>
-    <t>Helgeland til Bodø</t>
-[...1 lines deleted...]
-  <si>
     <t>11015</t>
   </si>
   <si>
     <t>BRATTHOLMEN</t>
   </si>
   <si>
-    <t>Laks, Ørret, Regnbueørret</t>
-[...1 lines deleted...]
-  <si>
     <t>65.91053746</t>
   </si>
   <si>
     <t>12.221966869000028</t>
   </si>
   <si>
+    <t>SP-2026-002513</t>
+  </si>
+  <si>
+    <t>Endring av flåte eller forankring</t>
+  </si>
+  <si>
+    <t>Ramnøya N</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>Dønna</t>
+  </si>
+  <si>
+    <t>45029</t>
+  </si>
+  <si>
+    <t>66.24330630600002</t>
+  </si>
+  <si>
+    <t>12.293968518999975</t>
+  </si>
+  <si>
     <t>SP-2026-002501</t>
   </si>
   <si>
-    <t>Samlokaliseringssøknad</t>
+    <t>Ferdigbehandlet</t>
   </si>
   <si>
     <t>Sundsøy</t>
   </si>
   <si>
     <t>Nova Sea Havbruk AS</t>
   </si>
   <si>
     <t>827248312</t>
   </si>
   <si>
     <t>2026-05-13</t>
   </si>
   <si>
-    <t>Dønna</t>
-[...1 lines deleted...]
-  <si>
     <t>29376</t>
   </si>
   <si>
     <t>SUNDSØY</t>
   </si>
   <si>
     <t>66.17636700000003</t>
   </si>
   <si>
     <t>12.770283000000006</t>
   </si>
   <si>
     <t>SP-2026-002462</t>
   </si>
   <si>
     <t>Selsøyvær</t>
   </si>
   <si>
     <t>Selsøyvik Havbruk AS</t>
   </si>
   <si>
     <t>996236625</t>
   </si>
   <si>
     <t>2026-03-06</t>
   </si>
   <si>
-    <t>Rødøy</t>
-[...1 lines deleted...]
-  <si>
     <t>36517</t>
   </si>
   <si>
     <t>SELSØYVÆR</t>
   </si>
   <si>
     <t>66.58960000000002</t>
   </si>
   <si>
     <t>12.849649999999997</t>
   </si>
   <si>
     <t>SP-2026-002460</t>
   </si>
   <si>
     <t>Returnert</t>
   </si>
   <si>
     <t>Breiviken</t>
   </si>
   <si>
     <t>Kvarøy Fiskeoppdrett A/S</t>
   </si>
   <si>
     <t>947672134</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
-    <t>Lurøy</t>
-[...1 lines deleted...]
-  <si>
     <t>13765</t>
   </si>
   <si>
     <t>BREIVIKEN</t>
   </si>
   <si>
     <t>66.46357115900003</t>
   </si>
   <si>
     <t>12.941556805999994</t>
   </si>
   <si>
+    <t>SP-2026-002455</t>
+  </si>
+  <si>
+    <t>Nordskaftet</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>45140</t>
+  </si>
+  <si>
+    <t>NORDSKAFTET</t>
+  </si>
+  <si>
+    <t>66.629478936</t>
+  </si>
+  <si>
+    <t>13.11007119300001</t>
+  </si>
+  <si>
     <t>SP-2026-002454</t>
   </si>
   <si>
     <t>Ørnes</t>
   </si>
   <si>
     <t>2026-02-23</t>
   </si>
   <si>
     <t>17235</t>
   </si>
   <si>
     <t>ØRNES</t>
   </si>
   <si>
     <t>66.42086699999999</t>
   </si>
   <si>
     <t>13.018317000000025</t>
   </si>
   <si>
     <t>SP-2026-002453</t>
   </si>
   <si>
-    <t>Store Bukkøy N</t>
-[...13 lines deleted...]
-  <si>
     <t>66.40074785000002</t>
   </si>
   <si>
     <t>12.412408029999995</t>
   </si>
   <si>
     <t>SP-2026-002444</t>
   </si>
   <si>
     <t>Movikodden N</t>
   </si>
   <si>
     <t>2026-02-17</t>
   </si>
   <si>
     <t>33657</t>
   </si>
   <si>
     <t>MOVIKODDEN N</t>
   </si>
   <si>
     <t>66.53286700000001</t>
   </si>
   <si>
     <t>12.88843300000002</t>
   </si>
   <si>
     <t>SP-2026-002394</t>
   </si>
   <si>
-    <t>Ferdigbehandlet</t>
-[...1 lines deleted...]
-  <si>
     <t>Klipen</t>
   </si>
   <si>
     <t>2026-01-27</t>
   </si>
   <si>
     <t>Leirfjord</t>
   </si>
   <si>
     <t>36037</t>
   </si>
   <si>
     <t>KLIPEN</t>
   </si>
   <si>
     <t>66.13346612200002</t>
   </si>
   <si>
     <t>12.852045240999985</t>
   </si>
   <si>
     <t>SP-2025-002292</t>
   </si>
   <si>
     <t>Lismåsøy</t>
@@ -353,68 +560,95 @@
   <si>
     <t>Lamholmen</t>
   </si>
   <si>
     <t>Codfarm AS</t>
   </si>
   <si>
     <t>919228288</t>
   </si>
   <si>
     <t>10898</t>
   </si>
   <si>
     <t>LAMHOLMEN</t>
   </si>
   <si>
     <t>Torsk</t>
   </si>
   <si>
     <t>65.471383</t>
   </si>
   <si>
     <t>12.134999999999991</t>
   </si>
   <si>
+    <t>SP-2025-002250</t>
+  </si>
+  <si>
+    <t>Sørværet</t>
+  </si>
+  <si>
+    <t>Sinkaberg Havbruk AS</t>
+  </si>
+  <si>
+    <t>926968955</t>
+  </si>
+  <si>
+    <t>2025-11-11</t>
+  </si>
+  <si>
+    <t>Herøy</t>
+  </si>
+  <si>
+    <t>36017</t>
+  </si>
+  <si>
+    <t>SØRVÆRET</t>
+  </si>
+  <si>
+    <t>65.88096425999998</t>
+  </si>
+  <si>
+    <t>11.93107078700001</t>
+  </si>
+  <si>
     <t>SP-2025-002210</t>
   </si>
   <si>
     <t>Stigvika</t>
   </si>
   <si>
     <t>Salten Fou AS</t>
   </si>
   <si>
     <t>916917031</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
-    <t>Gildeskål</t>
-[...1 lines deleted...]
-  <si>
     <t>13290</t>
   </si>
   <si>
     <t>STIGVIKA</t>
   </si>
   <si>
     <t>67.06894999999997</t>
   </si>
   <si>
     <t>14.076583000000028</t>
   </si>
   <si>
     <t>SP-2025-002209</t>
   </si>
   <si>
     <t>Leirvik</t>
   </si>
   <si>
     <t>30857</t>
   </si>
   <si>
     <t>LEIRVIK</t>
   </si>
   <si>
     <t>67.028367</t>
@@ -543,50 +777,92 @@
     <t>66.86841700000002</t>
   </si>
   <si>
     <t>13.601382999999998</t>
   </si>
   <si>
     <t>SP-2025-002068</t>
   </si>
   <si>
     <t>Varholmen</t>
   </si>
   <si>
     <t>2025-08-25</t>
   </si>
   <si>
     <t>36317</t>
   </si>
   <si>
     <t>VARHOLMEN</t>
   </si>
   <si>
     <t>65.546517</t>
   </si>
   <si>
     <t>12.127967000000012</t>
+  </si>
+  <si>
+    <t>SP-2025-002044</t>
+  </si>
+  <si>
+    <t>Istervika</t>
+  </si>
+  <si>
+    <t>2025-08-05</t>
+  </si>
+  <si>
+    <t>10876</t>
+  </si>
+  <si>
+    <t>ISTERVIKA</t>
+  </si>
+  <si>
+    <t>65.44628644400001</t>
+  </si>
+  <si>
+    <t>12.563234690000002</t>
+  </si>
+  <si>
+    <t>SP-2025-001930</t>
+  </si>
+  <si>
+    <t>Mefaldskjæret</t>
+  </si>
+  <si>
+    <t>2025-05-26</t>
+  </si>
+  <si>
+    <t>10447</t>
+  </si>
+  <si>
+    <t>MEFALDSKJÆRET</t>
+  </si>
+  <si>
+    <t>65.851899758</t>
+  </si>
+  <si>
+    <t>12.287649498999997</t>
   </si>
   <si>
     <t>SP-2025-001922</t>
   </si>
   <si>
     <t>Storvika i Skjerstadfjorden</t>
   </si>
   <si>
     <t>Wenberg Fiskeoppdrett AS</t>
   </si>
   <si>
     <t>937504446</t>
   </si>
   <si>
     <t>2025-05-15</t>
   </si>
   <si>
     <t>32397</t>
   </si>
   <si>
     <t>STORVIKA I SKJERSTADFJORDEN</t>
   </si>
   <si>
     <t>67.20293299999997</t>
   </si>
@@ -770,51 +1046,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:P29"/>
+  <dimension ref="A1:P42"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -931,1337 +1207,1987 @@
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>39</v>
       </c>
       <c r="M3" t="s">
         <v>40</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3" t="s">
         <v>41</v>
       </c>
       <c r="P3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L4" t="s">
         <v>45</v>
       </c>
-      <c r="F4" t="s">
+      <c r="M4" t="s">
         <v>46</v>
       </c>
-      <c r="G4" t="s">
+      <c r="N4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O4" t="s">
         <v>47</v>
       </c>
-      <c r="H4" t="s">
-[...5 lines deleted...]
-      <c r="J4" t="s">
+      <c r="P4" t="s">
         <v>48</v>
-      </c>
-[...16 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F5" t="s">
+        <v>52</v>
+      </c>
+      <c r="G5" t="s">
         <v>53</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="H5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J5" t="s">
+        <v>38</v>
+      </c>
+      <c r="K5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L5" t="s">
         <v>54</v>
       </c>
-      <c r="D5" t="s">
+      <c r="M5" t="s">
         <v>55</v>
       </c>
-      <c r="E5" t="s">
+      <c r="N5" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" t="s">
         <v>56</v>
       </c>
-      <c r="F5" t="s">
+      <c r="P5" t="s">
         <v>57</v>
-      </c>
-[...28 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="E6" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="G6" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="M6" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="N6" t="s">
         <v>29</v>
       </c>
       <c r="O6" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="P6" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="E7" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="F7" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="G7" t="s">
+        <v>53</v>
+      </c>
+      <c r="H7" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" t="s">
+        <v>24</v>
+      </c>
+      <c r="J7" t="s">
+        <v>38</v>
+      </c>
+      <c r="K7" t="s">
+        <v>26</v>
+      </c>
+      <c r="L7" t="s">
         <v>66</v>
       </c>
-      <c r="H7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M7" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="N7" t="s">
         <v>29</v>
       </c>
       <c r="O7" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="P7" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="E8" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="F8" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="G8" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="H8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="M8" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="N8" t="s">
         <v>29</v>
       </c>
       <c r="O8" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="P8" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B9" t="s">
         <v>17</v>
       </c>
       <c r="C9" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="H9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
-        <v>90</v>
+        <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="M9" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="N9" t="s">
         <v>29</v>
       </c>
       <c r="O9" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="P9" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="B10" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="E10" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>98</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="H10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
         <v>24</v>
       </c>
       <c r="J10" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="M10" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="N10" t="s">
         <v>29</v>
       </c>
       <c r="O10" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="P10" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="B11" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="E11" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" t="s">
+        <v>24</v>
+      </c>
+      <c r="J11" t="s">
         <v>99</v>
       </c>
-      <c r="H11" t="s">
-[...5 lines deleted...]
-      <c r="J11" t="s">
+      <c r="K11" t="s">
+        <v>26</v>
+      </c>
+      <c r="L11" t="s">
         <v>100</v>
       </c>
-      <c r="K11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M11" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="N11" t="s">
-        <v>112</v>
+        <v>23</v>
       </c>
       <c r="O11" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="P11" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="D12" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="E12" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="F12" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="G12" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="H12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
-        <v>120</v>
+        <v>99</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="M12" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="N12" t="s">
         <v>29</v>
       </c>
       <c r="O12" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="P12" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="E13" t="s">
+        <v>115</v>
+      </c>
+      <c r="F13" t="s">
+        <v>116</v>
+      </c>
+      <c r="G13" t="s">
         <v>117</v>
       </c>
-      <c r="F13" t="s">
+      <c r="H13" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" t="s">
+        <v>24</v>
+      </c>
+      <c r="J13" t="s">
+        <v>25</v>
+      </c>
+      <c r="K13" t="s">
+        <v>26</v>
+      </c>
+      <c r="L13" t="s">
         <v>118</v>
       </c>
-      <c r="G13" t="s">
+      <c r="M13" t="s">
         <v>119</v>
       </c>
-      <c r="H13" t="s">
-[...5 lines deleted...]
-      <c r="J13" t="s">
+      <c r="N13" t="s">
+        <v>29</v>
+      </c>
+      <c r="O13" t="s">
         <v>120</v>
       </c>
-      <c r="K13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P13" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>122</v>
+      </c>
+      <c r="B14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" t="s">
+        <v>123</v>
+      </c>
+      <c r="D14" t="s">
+        <v>124</v>
+      </c>
+      <c r="E14" t="s">
+        <v>125</v>
+      </c>
+      <c r="F14" t="s">
+        <v>126</v>
+      </c>
+      <c r="G14" t="s">
+        <v>127</v>
+      </c>
+      <c r="H14" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" t="s">
+        <v>24</v>
+      </c>
+      <c r="J14" t="s">
+        <v>38</v>
+      </c>
+      <c r="K14" t="s">
+        <v>26</v>
+      </c>
+      <c r="L14" t="s">
+        <v>128</v>
+      </c>
+      <c r="M14" t="s">
+        <v>129</v>
+      </c>
+      <c r="N14" t="s">
+        <v>29</v>
+      </c>
+      <c r="O14" t="s">
+        <v>130</v>
+      </c>
+      <c r="P14" t="s">
         <v>131</v>
-      </c>
-[...43 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
+        <v>133</v>
+      </c>
+      <c r="E15" t="s">
+        <v>106</v>
+      </c>
+      <c r="F15" t="s">
+        <v>107</v>
+      </c>
+      <c r="G15" t="s">
+        <v>134</v>
+      </c>
+      <c r="H15" t="s">
+        <v>23</v>
+      </c>
+      <c r="I15" t="s">
+        <v>24</v>
+      </c>
+      <c r="J15" t="s">
+        <v>25</v>
+      </c>
+      <c r="K15" t="s">
+        <v>26</v>
+      </c>
+      <c r="L15" t="s">
+        <v>135</v>
+      </c>
+      <c r="M15" t="s">
+        <v>136</v>
+      </c>
+      <c r="N15" t="s">
+        <v>23</v>
+      </c>
+      <c r="O15" t="s">
+        <v>137</v>
+      </c>
+      <c r="P15" t="s">
         <v>138</v>
-      </c>
-[...34 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B16" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
+        <v>140</v>
+      </c>
+      <c r="E16" t="s">
+        <v>125</v>
+      </c>
+      <c r="F16" t="s">
+        <v>126</v>
+      </c>
+      <c r="G16" t="s">
+        <v>141</v>
+      </c>
+      <c r="H16" t="s">
+        <v>23</v>
+      </c>
+      <c r="I16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J16" t="s">
+        <v>38</v>
+      </c>
+      <c r="K16" t="s">
+        <v>26</v>
+      </c>
+      <c r="L16" t="s">
+        <v>142</v>
+      </c>
+      <c r="M16" t="s">
+        <v>143</v>
+      </c>
+      <c r="N16" t="s">
+        <v>29</v>
+      </c>
+      <c r="O16" t="s">
         <v>144</v>
       </c>
-      <c r="E16" t="s">
-[...14 lines deleted...]
-      <c r="J16" t="s">
+      <c r="P16" t="s">
         <v>145</v>
-      </c>
-[...16 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="E17" t="s">
         <v>35</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="H17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
-        <v>153</v>
+        <v>54</v>
       </c>
       <c r="M17" t="s">
-        <v>154</v>
+        <v>55</v>
       </c>
       <c r="N17" t="s">
         <v>29</v>
       </c>
       <c r="O17" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="P17" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="B18" t="s">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>125</v>
       </c>
       <c r="F18" t="s">
-        <v>36</v>
+        <v>126</v>
       </c>
       <c r="G18" t="s">
+        <v>151</v>
+      </c>
+      <c r="H18" t="s">
+        <v>23</v>
+      </c>
+      <c r="I18" t="s">
+        <v>24</v>
+      </c>
+      <c r="J18" t="s">
+        <v>38</v>
+      </c>
+      <c r="K18" t="s">
+        <v>26</v>
+      </c>
+      <c r="L18" t="s">
         <v>152</v>
       </c>
-      <c r="H18" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M18" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="N18" t="s">
         <v>29</v>
       </c>
       <c r="O18" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="P18" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B19" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="C19" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="D19" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="G19" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="H19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="M19" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="N19" t="s">
         <v>29</v>
       </c>
       <c r="O19" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="P19" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="B20" t="s">
         <v>33</v>
       </c>
       <c r="C20" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="D20" t="s">
+        <v>165</v>
+      </c>
+      <c r="E20" t="s">
+        <v>166</v>
+      </c>
+      <c r="F20" t="s">
+        <v>167</v>
+      </c>
+      <c r="G20" t="s">
+        <v>168</v>
+      </c>
+      <c r="H20" t="s">
+        <v>23</v>
+      </c>
+      <c r="I20" t="s">
+        <v>24</v>
+      </c>
+      <c r="J20" t="s">
+        <v>169</v>
+      </c>
+      <c r="K20" t="s">
+        <v>26</v>
+      </c>
+      <c r="L20" t="s">
+        <v>170</v>
+      </c>
+      <c r="M20" t="s">
+        <v>171</v>
+      </c>
+      <c r="N20" t="s">
+        <v>29</v>
+      </c>
+      <c r="O20" t="s">
+        <v>172</v>
+      </c>
+      <c r="P20" t="s">
         <v>173</v>
-      </c>
-[...34 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B21" t="s">
-        <v>17</v>
+        <v>175</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
+        <v>176</v>
+      </c>
+      <c r="E21" t="s">
+        <v>177</v>
+      </c>
+      <c r="F21" t="s">
+        <v>178</v>
+      </c>
+      <c r="G21" t="s">
+        <v>168</v>
+      </c>
+      <c r="H21" t="s">
+        <v>23</v>
+      </c>
+      <c r="I21" t="s">
+        <v>24</v>
+      </c>
+      <c r="J21" t="s">
+        <v>169</v>
+      </c>
+      <c r="K21" t="s">
+        <v>26</v>
+      </c>
+      <c r="L21" t="s">
+        <v>179</v>
+      </c>
+      <c r="M21" t="s">
         <v>180</v>
       </c>
-      <c r="E21" t="s">
+      <c r="N21" t="s">
         <v>181</v>
       </c>
-      <c r="F21" t="s">
+      <c r="O21" t="s">
         <v>182</v>
       </c>
-      <c r="G21" t="s">
+      <c r="P21" t="s">
         <v>183</v>
-      </c>
-[...25 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B22" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
+        <v>185</v>
+      </c>
+      <c r="E22" t="s">
+        <v>186</v>
+      </c>
+      <c r="F22" t="s">
+        <v>187</v>
+      </c>
+      <c r="G22" t="s">
+        <v>188</v>
+      </c>
+      <c r="H22" t="s">
+        <v>23</v>
+      </c>
+      <c r="I22" t="s">
+        <v>24</v>
+      </c>
+      <c r="J22" t="s">
         <v>189</v>
       </c>
-      <c r="E22" t="s">
-[...5 lines deleted...]
-      <c r="G22" t="s">
+      <c r="K22" t="s">
+        <v>26</v>
+      </c>
+      <c r="L22" t="s">
         <v>190</v>
       </c>
-      <c r="H22" t="s">
-[...5 lines deleted...]
-      <c r="J22" t="s">
+      <c r="M22" t="s">
         <v>191</v>
       </c>
-      <c r="K22" t="s">
-[...2 lines deleted...]
-      <c r="L22" t="s">
+      <c r="N22" t="s">
+        <v>23</v>
+      </c>
+      <c r="O22" t="s">
         <v>192</v>
       </c>
-      <c r="M22" t="s">
+      <c r="P22" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B23" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
+        <v>195</v>
+      </c>
+      <c r="E23" t="s">
+        <v>196</v>
+      </c>
+      <c r="F23" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G23" t="s">
         <v>198</v>
       </c>
       <c r="H23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>199</v>
       </c>
       <c r="M23" t="s">
         <v>200</v>
       </c>
       <c r="N23" t="s">
         <v>29</v>
       </c>
       <c r="O23" t="s">
         <v>201</v>
       </c>
       <c r="P23" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>203</v>
       </c>
       <c r="B24" t="s">
         <v>33</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
         <v>204</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>196</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>197</v>
       </c>
       <c r="G24" t="s">
+        <v>198</v>
+      </c>
+      <c r="H24" t="s">
+        <v>23</v>
+      </c>
+      <c r="I24" t="s">
+        <v>24</v>
+      </c>
+      <c r="J24" t="s">
+        <v>75</v>
+      </c>
+      <c r="K24" t="s">
+        <v>26</v>
+      </c>
+      <c r="L24" t="s">
         <v>205</v>
       </c>
-      <c r="H24" t="s">
-[...11 lines deleted...]
-      <c r="L24" t="s">
+      <c r="M24" t="s">
         <v>206</v>
       </c>
-      <c r="M24" t="s">
+      <c r="N24" t="s">
+        <v>29</v>
+      </c>
+      <c r="O24" t="s">
         <v>207</v>
       </c>
-      <c r="N24" t="s">
-[...2 lines deleted...]
-      <c r="O24" t="s">
+      <c r="P24" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B25" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
+        <v>210</v>
+      </c>
+      <c r="E25" t="s">
+        <v>196</v>
+      </c>
+      <c r="F25" t="s">
+        <v>197</v>
+      </c>
+      <c r="G25" t="s">
+        <v>198</v>
+      </c>
+      <c r="H25" t="s">
+        <v>23</v>
+      </c>
+      <c r="I25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J25" t="s">
+        <v>75</v>
+      </c>
+      <c r="K25" t="s">
+        <v>26</v>
+      </c>
+      <c r="L25" t="s">
         <v>211</v>
       </c>
-      <c r="E25" t="s">
-[...5 lines deleted...]
-      <c r="G25" t="s">
+      <c r="M25" t="s">
         <v>212</v>
       </c>
-      <c r="H25" t="s">
-[...11 lines deleted...]
-      <c r="L25" t="s">
+      <c r="N25" t="s">
+        <v>29</v>
+      </c>
+      <c r="O25" t="s">
         <v>213</v>
       </c>
-      <c r="M25" t="s">
+      <c r="P25" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
+        <v>215</v>
+      </c>
+      <c r="B26" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
+        <v>216</v>
+      </c>
+      <c r="E26" t="s">
+        <v>196</v>
+      </c>
+      <c r="F26" t="s">
+        <v>197</v>
+      </c>
+      <c r="G26" t="s">
+        <v>198</v>
+      </c>
+      <c r="H26" t="s">
+        <v>23</v>
+      </c>
+      <c r="I26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J26" t="s">
+        <v>75</v>
+      </c>
+      <c r="K26" t="s">
+        <v>26</v>
+      </c>
+      <c r="L26" t="s">
         <v>217</v>
       </c>
-      <c r="B26" t="s">
-[...14 lines deleted...]
-      <c r="G26" t="s">
+      <c r="M26" t="s">
         <v>218</v>
-      </c>
-[...16 lines deleted...]
-        <v>193</v>
       </c>
       <c r="N26" t="s">
         <v>29</v>
       </c>
       <c r="O26" t="s">
         <v>219</v>
       </c>
       <c r="P26" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>221</v>
       </c>
       <c r="B27" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
         <v>222</v>
       </c>
       <c r="E27" t="s">
-        <v>35</v>
+        <v>196</v>
       </c>
       <c r="F27" t="s">
-        <v>36</v>
+        <v>197</v>
       </c>
       <c r="G27" t="s">
+        <v>198</v>
+      </c>
+      <c r="H27" t="s">
+        <v>23</v>
+      </c>
+      <c r="I27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J27" t="s">
         <v>223</v>
-      </c>
-[...7 lines deleted...]
-        <v>167</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>224</v>
       </c>
       <c r="M27" t="s">
         <v>225</v>
       </c>
       <c r="N27" t="s">
         <v>29</v>
       </c>
       <c r="O27" t="s">
         <v>226</v>
       </c>
       <c r="P27" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>228</v>
       </c>
       <c r="B28" t="s">
         <v>17</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
         <v>229</v>
       </c>
       <c r="E28" t="s">
-        <v>181</v>
+        <v>106</v>
       </c>
       <c r="F28" t="s">
-        <v>182</v>
+        <v>107</v>
       </c>
       <c r="G28" t="s">
         <v>230</v>
       </c>
       <c r="H28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
-        <v>191</v>
+        <v>38</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>231</v>
       </c>
       <c r="M28" t="s">
         <v>232</v>
       </c>
       <c r="N28" t="s">
         <v>29</v>
       </c>
       <c r="O28" t="s">
         <v>233</v>
       </c>
       <c r="P28" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>235</v>
       </c>
       <c r="B29" t="s">
         <v>17</v>
       </c>
       <c r="C29" t="s">
+        <v>104</v>
+      </c>
+      <c r="D29" t="s">
+        <v>236</v>
+      </c>
+      <c r="E29" t="s">
+        <v>106</v>
+      </c>
+      <c r="F29" t="s">
+        <v>107</v>
+      </c>
+      <c r="G29" t="s">
+        <v>230</v>
+      </c>
+      <c r="H29" t="s">
+        <v>23</v>
+      </c>
+      <c r="I29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J29" t="s">
+        <v>237</v>
+      </c>
+      <c r="K29" t="s">
+        <v>26</v>
+      </c>
+      <c r="L29" t="s">
+        <v>238</v>
+      </c>
+      <c r="M29" t="s">
+        <v>239</v>
+      </c>
+      <c r="N29" t="s">
+        <v>29</v>
+      </c>
+      <c r="O29" t="s">
+        <v>240</v>
+      </c>
+      <c r="P29" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>242</v>
+      </c>
+      <c r="B30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" t="s">
         <v>18</v>
       </c>
-      <c r="D29" t="s">
-[...36 lines deleted...]
-        <v>178</v>
+      <c r="D30" t="s">
+        <v>243</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>244</v>
+      </c>
+      <c r="H30" t="s">
+        <v>23</v>
+      </c>
+      <c r="I30" t="s">
+        <v>24</v>
+      </c>
+      <c r="J30" t="s">
+        <v>245</v>
+      </c>
+      <c r="K30" t="s">
+        <v>26</v>
+      </c>
+      <c r="L30" t="s">
+        <v>246</v>
+      </c>
+      <c r="M30" t="s">
+        <v>247</v>
+      </c>
+      <c r="N30" t="s">
+        <v>29</v>
+      </c>
+      <c r="O30" t="s">
+        <v>248</v>
+      </c>
+      <c r="P30" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>250</v>
+      </c>
+      <c r="B31" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" t="s">
+        <v>104</v>
+      </c>
+      <c r="D31" t="s">
+        <v>251</v>
+      </c>
+      <c r="E31" t="s">
+        <v>166</v>
+      </c>
+      <c r="F31" t="s">
+        <v>167</v>
+      </c>
+      <c r="G31" t="s">
+        <v>252</v>
+      </c>
+      <c r="H31" t="s">
+        <v>23</v>
+      </c>
+      <c r="I31" t="s">
+        <v>24</v>
+      </c>
+      <c r="J31" t="s">
+        <v>169</v>
+      </c>
+      <c r="K31" t="s">
+        <v>26</v>
+      </c>
+      <c r="L31" t="s">
+        <v>253</v>
+      </c>
+      <c r="M31" t="s">
+        <v>254</v>
+      </c>
+      <c r="N31" t="s">
+        <v>29</v>
+      </c>
+      <c r="O31" t="s">
+        <v>255</v>
+      </c>
+      <c r="P31" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>257</v>
+      </c>
+      <c r="B32" t="s">
+        <v>96</v>
+      </c>
+      <c r="C32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" t="s">
+        <v>258</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" t="s">
+        <v>259</v>
+      </c>
+      <c r="H32" t="s">
+        <v>23</v>
+      </c>
+      <c r="I32" t="s">
+        <v>24</v>
+      </c>
+      <c r="J32" t="s">
+        <v>169</v>
+      </c>
+      <c r="K32" t="s">
+        <v>26</v>
+      </c>
+      <c r="L32" t="s">
+        <v>260</v>
+      </c>
+      <c r="M32" t="s">
+        <v>261</v>
+      </c>
+      <c r="N32" t="s">
+        <v>23</v>
+      </c>
+      <c r="O32" t="s">
+        <v>262</v>
+      </c>
+      <c r="P32" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>264</v>
+      </c>
+      <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" t="s">
+        <v>265</v>
+      </c>
+      <c r="E33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" t="s">
+        <v>266</v>
+      </c>
+      <c r="H33" t="s">
+        <v>23</v>
+      </c>
+      <c r="I33" t="s">
+        <v>24</v>
+      </c>
+      <c r="J33" t="s">
+        <v>90</v>
+      </c>
+      <c r="K33" t="s">
+        <v>26</v>
+      </c>
+      <c r="L33" t="s">
+        <v>267</v>
+      </c>
+      <c r="M33" t="s">
+        <v>268</v>
+      </c>
+      <c r="N33" t="s">
+        <v>23</v>
+      </c>
+      <c r="O33" t="s">
+        <v>269</v>
+      </c>
+      <c r="P33" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>271</v>
+      </c>
+      <c r="B34" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" t="s">
+        <v>272</v>
+      </c>
+      <c r="E34" t="s">
+        <v>273</v>
+      </c>
+      <c r="F34" t="s">
+        <v>274</v>
+      </c>
+      <c r="G34" t="s">
+        <v>275</v>
+      </c>
+      <c r="H34" t="s">
+        <v>23</v>
+      </c>
+      <c r="I34" t="s">
+        <v>24</v>
+      </c>
+      <c r="J34" t="s">
+        <v>223</v>
+      </c>
+      <c r="K34" t="s">
+        <v>26</v>
+      </c>
+      <c r="L34" t="s">
+        <v>276</v>
+      </c>
+      <c r="M34" t="s">
+        <v>277</v>
+      </c>
+      <c r="N34" t="s">
+        <v>29</v>
+      </c>
+      <c r="O34" t="s">
+        <v>278</v>
+      </c>
+      <c r="P34" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>280</v>
+      </c>
+      <c r="B35" t="s">
+        <v>17</v>
+      </c>
+      <c r="C35" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" t="s">
+        <v>281</v>
+      </c>
+      <c r="E35" t="s">
+        <v>273</v>
+      </c>
+      <c r="F35" t="s">
+        <v>274</v>
+      </c>
+      <c r="G35" t="s">
+        <v>282</v>
+      </c>
+      <c r="H35" t="s">
+        <v>23</v>
+      </c>
+      <c r="I35" t="s">
+        <v>24</v>
+      </c>
+      <c r="J35" t="s">
+        <v>283</v>
+      </c>
+      <c r="K35" t="s">
+        <v>26</v>
+      </c>
+      <c r="L35" t="s">
+        <v>284</v>
+      </c>
+      <c r="M35" t="s">
+        <v>285</v>
+      </c>
+      <c r="N35" t="s">
+        <v>29</v>
+      </c>
+      <c r="O35" t="s">
+        <v>286</v>
+      </c>
+      <c r="P35" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>288</v>
+      </c>
+      <c r="B36" t="s">
+        <v>17</v>
+      </c>
+      <c r="C36" t="s">
+        <v>104</v>
+      </c>
+      <c r="D36" t="s">
+        <v>289</v>
+      </c>
+      <c r="E36" t="s">
+        <v>106</v>
+      </c>
+      <c r="F36" t="s">
+        <v>107</v>
+      </c>
+      <c r="G36" t="s">
+        <v>290</v>
+      </c>
+      <c r="H36" t="s">
+        <v>23</v>
+      </c>
+      <c r="I36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J36" t="s">
+        <v>25</v>
+      </c>
+      <c r="K36" t="s">
+        <v>26</v>
+      </c>
+      <c r="L36" t="s">
+        <v>291</v>
+      </c>
+      <c r="M36" t="s">
+        <v>292</v>
+      </c>
+      <c r="N36" t="s">
+        <v>29</v>
+      </c>
+      <c r="O36" t="s">
+        <v>293</v>
+      </c>
+      <c r="P36" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>295</v>
+      </c>
+      <c r="B37" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" t="s">
+        <v>104</v>
+      </c>
+      <c r="D37" t="s">
+        <v>296</v>
+      </c>
+      <c r="E37" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" t="s">
+        <v>297</v>
+      </c>
+      <c r="H37" t="s">
+        <v>23</v>
+      </c>
+      <c r="I37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J37" t="s">
+        <v>169</v>
+      </c>
+      <c r="K37" t="s">
+        <v>26</v>
+      </c>
+      <c r="L37" t="s">
+        <v>298</v>
+      </c>
+      <c r="M37" t="s">
+        <v>299</v>
+      </c>
+      <c r="N37" t="s">
+        <v>29</v>
+      </c>
+      <c r="O37" t="s">
+        <v>300</v>
+      </c>
+      <c r="P37" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>302</v>
+      </c>
+      <c r="B38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" t="s">
+        <v>18</v>
+      </c>
+      <c r="D38" t="s">
+        <v>303</v>
+      </c>
+      <c r="E38" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" t="s">
+        <v>304</v>
+      </c>
+      <c r="H38" t="s">
+        <v>23</v>
+      </c>
+      <c r="I38" t="s">
+        <v>24</v>
+      </c>
+      <c r="J38" t="s">
+        <v>90</v>
+      </c>
+      <c r="K38" t="s">
+        <v>26</v>
+      </c>
+      <c r="L38" t="s">
+        <v>305</v>
+      </c>
+      <c r="M38" t="s">
+        <v>306</v>
+      </c>
+      <c r="N38" t="s">
+        <v>29</v>
+      </c>
+      <c r="O38" t="s">
+        <v>307</v>
+      </c>
+      <c r="P38" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>309</v>
+      </c>
+      <c r="B39" t="s">
+        <v>17</v>
+      </c>
+      <c r="C39" t="s">
+        <v>123</v>
+      </c>
+      <c r="D39" t="s">
+        <v>281</v>
+      </c>
+      <c r="E39" t="s">
+        <v>273</v>
+      </c>
+      <c r="F39" t="s">
+        <v>274</v>
+      </c>
+      <c r="G39" t="s">
+        <v>310</v>
+      </c>
+      <c r="H39" t="s">
+        <v>23</v>
+      </c>
+      <c r="I39" t="s">
+        <v>24</v>
+      </c>
+      <c r="J39" t="s">
+        <v>283</v>
+      </c>
+      <c r="K39" t="s">
+        <v>26</v>
+      </c>
+      <c r="L39" t="s">
+        <v>284</v>
+      </c>
+      <c r="M39" t="s">
+        <v>285</v>
+      </c>
+      <c r="N39" t="s">
+        <v>29</v>
+      </c>
+      <c r="O39" t="s">
+        <v>311</v>
+      </c>
+      <c r="P39" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>313</v>
+      </c>
+      <c r="B40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C40" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" t="s">
+        <v>314</v>
+      </c>
+      <c r="E40" t="s">
+        <v>106</v>
+      </c>
+      <c r="F40" t="s">
+        <v>107</v>
+      </c>
+      <c r="G40" t="s">
+        <v>315</v>
+      </c>
+      <c r="H40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I40" t="s">
+        <v>24</v>
+      </c>
+      <c r="J40" t="s">
+        <v>245</v>
+      </c>
+      <c r="K40" t="s">
+        <v>26</v>
+      </c>
+      <c r="L40" t="s">
+        <v>316</v>
+      </c>
+      <c r="M40" t="s">
+        <v>317</v>
+      </c>
+      <c r="N40" t="s">
+        <v>29</v>
+      </c>
+      <c r="O40" t="s">
+        <v>318</v>
+      </c>
+      <c r="P40" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>320</v>
+      </c>
+      <c r="B41" t="s">
+        <v>17</v>
+      </c>
+      <c r="C41" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" t="s">
+        <v>321</v>
+      </c>
+      <c r="E41" t="s">
+        <v>273</v>
+      </c>
+      <c r="F41" t="s">
+        <v>274</v>
+      </c>
+      <c r="G41" t="s">
+        <v>322</v>
+      </c>
+      <c r="H41" t="s">
+        <v>23</v>
+      </c>
+      <c r="I41" t="s">
+        <v>24</v>
+      </c>
+      <c r="J41" t="s">
+        <v>283</v>
+      </c>
+      <c r="K41" t="s">
+        <v>26</v>
+      </c>
+      <c r="L41" t="s">
+        <v>323</v>
+      </c>
+      <c r="M41" t="s">
+        <v>324</v>
+      </c>
+      <c r="N41" t="s">
+        <v>29</v>
+      </c>
+      <c r="O41" t="s">
+        <v>325</v>
+      </c>
+      <c r="P41" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>327</v>
+      </c>
+      <c r="B42" t="s">
+        <v>17</v>
+      </c>
+      <c r="C42" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" t="s">
+        <v>251</v>
+      </c>
+      <c r="E42" t="s">
+        <v>328</v>
+      </c>
+      <c r="F42" t="s">
+        <v>329</v>
+      </c>
+      <c r="G42" t="s">
+        <v>330</v>
+      </c>
+      <c r="H42" t="s">
+        <v>23</v>
+      </c>
+      <c r="I42" t="s">
+        <v>24</v>
+      </c>
+      <c r="J42" t="s">
+        <v>169</v>
+      </c>
+      <c r="K42" t="s">
+        <v>26</v>
+      </c>
+      <c r="L42" t="s">
+        <v>253</v>
+      </c>
+      <c r="M42" t="s">
+        <v>254</v>
+      </c>
+      <c r="N42" t="s">
+        <v>29</v>
+      </c>
+      <c r="O42" t="s">
+        <v>255</v>
+      </c>
+      <c r="P42" t="s">
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>